--- v0 (2025-11-23)
+++ v1 (2026-10-15)
@@ -41,53 +41,53 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483661" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="258" r:id="rId3"/>
     <p:sldId id="259" r:id="rId4"/>
     <p:sldId id="265" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
     <p:sldId id="270" r:id="rId7"/>
     <p:sldId id="501" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="262" r:id="rId10"/>
     <p:sldId id="263" r:id="rId11"/>
     <p:sldId id="261" r:id="rId12"/>
-    <p:sldId id="502" r:id="rId13"/>
-[...1 lines deleted...]
-    <p:sldId id="504" r:id="rId15"/>
+    <p:sldId id="275" r:id="rId13"/>
+    <p:sldId id="277" r:id="rId14"/>
+    <p:sldId id="276" r:id="rId15"/>
     <p:sldId id="272" r:id="rId16"/>
     <p:sldId id="267" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="de-DE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
@@ -201,63 +201,63 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15992" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="78" d="100"/>
-          <a:sy n="78" d="100"/>
+          <a:sx n="107" d="100"/>
+          <a:sy n="107" d="100"/>
         </p:scale>
-        <p:origin x="114" y="1806"/>
+        <p:origin x="612" y="102"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -697,51 +697,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9BD79DC-7A22-49F3-8ABD-E2A00ADBFA27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9A8E86DC-1F87-4AAC-BC9D-3726B9E61133}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1E396A-7ED6-4CC4-A86B-43871EA11C7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -838,51 +838,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Datumsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96DE55F7-C43D-4B85-A7A3-331794016372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9A8E86DC-1F87-4AAC-BC9D-3726B9E61133}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66039E2C-9435-4E52-9A1B-23ADFEB9CFCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -951,51 +951,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Datumsplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77EBF503-B462-4266-A8CF-8D46151728A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9A8E86DC-1F87-4AAC-BC9D-3726B9E61133}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Fußzeilenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B21F2590-7B25-4EF6-A72F-65E59223D98C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1226,51 +1226,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A9E2C26-09AC-4403-BFD6-DF4AF721ECC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9A8E86DC-1F87-4AAC-BC9D-3726B9E61133}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B18AF17-2EB5-43B0-8830-D62C398CC831}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1520,51 +1520,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>01.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -2036,99 +2036,99 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -3562,567 +3562,287 @@
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...63 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Grafik 4" descr="Ein Bild, das Text, Karte Menü, Essen enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
+          <p:cNvPr id="6" name="Grafik 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAAB0877-2055-CFF7-1ECA-2B887EAF9F6D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5FA4EA9-440F-E82C-1913-80C0C68FC0B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4175938323"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1102632174"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Grafik 2" descr="Ein Bild, das Text, Grafikdesign, Poster, Grafiken enthält.">
+          <p:cNvPr id="4" name="Grafik 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4B831C9-578A-B471-F7C2-919473DD04EE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BADA67C-EBF0-BDC7-EB3D-0DD15CB54A50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4168064399"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3046101120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Titel 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="359159" y="274127"/>
-            <a:ext cx="11166446" cy="1325563"/>
+            <a:off x="8231291" y="3083217"/>
+            <a:ext cx="3641270" cy="1325563"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...20 lines deleted...]
-              <a:rPr lang="de-DE" sz="4000" dirty="0" err="1"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Save </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="4000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>the</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="4000" dirty="0"/>
-              <a:t> </a:t>
+              <a:rPr lang="de-DE" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> date ! </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE" sz="4000" dirty="0"/>
+              <a:rPr lang="de-DE" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
             </a:br>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="de-DE" sz="4000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Inhaltsplatzhalter 4" descr="Ein Bild, das Text, Karte, Screenshot enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="4" name="Grafik 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B967DC71-7919-00D5-7579-2C5A71AB1911}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16FAC723-7670-B4FF-7289-9548F7EEC276}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3661614" y="1944295"/>
-[...208 lines deleted...]
-            <a:ext cx="3301286" cy="4670708"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4130233365"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="262301893"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5182,99 +4902,101 @@
               <a:t>Nobel Laureate at the GBM</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="+mj-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Textfeld 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7172670" y="2849619"/>
-            <a:ext cx="3989234" cy="2585323"/>
+            <a:ext cx="3989234" cy="2954655"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Christiane Nüsslein-</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
+              <a:t>Georg Nagel</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Volhard</a:t>
-[...10 lines deleted...]
-            </a:endParaRPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Christiane Nüsslein-Volhard</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>James E. Rothmann</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
@@ -5367,51 +5089,51 @@
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Harald zur Hausen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Textfeld 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3141877" y="2849619"/>
-            <a:ext cx="3594254" cy="3231654"/>
+            <a:ext cx="3594254" cy="3600986"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
@@ -5486,50 +5208,85 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Emmanuelle Charpentier</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Manfred Eigen</a:t>
             </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Peter Hegemann</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Fritz Lipmann</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -7067,57 +6824,57 @@
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="1" charset="-128"/>
               <a:cs typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Grafik 4" descr="Pfeil: Leichte Kurve mit einfarbiger Füllung">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88598960-191A-3BDD-6CDC-E6237F78ECC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1949360" y="2263234"/>
             <a:ext cx="777784" cy="777784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{803096E7-8942-8A6C-D7A6-DA68F5D960CF}"/>
               </a:ext>
             </a:extLst>
@@ -7555,51 +7312,51 @@
                 </a:solidFill>
                 <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="1" charset="-128"/>
                 <a:cs typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> network</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10" descr="Ein Bild, das Grafiken, Typografie, Schrift, Grafikdesign enthält.&#10;&#10;Automatisch generierte Beschreibung">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BF4F524-0888-9B69-CD61-3ED3FEFEEABC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9843701" y="4484843"/>
             <a:ext cx="1781947" cy="1781947"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1432684621"/>
       </p:ext>
@@ -9101,100 +8858,100 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>712</Words>
+  <Words>681</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Breitbild</PresentationFormat>
-  <Paragraphs>111</Paragraphs>
+  <Paragraphs>104</Paragraphs>
   <Slides>16</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Trebuchet MS</vt:lpstr>
       <vt:lpstr>1_Office</vt:lpstr>
       <vt:lpstr>Gesellschaft für Biochemie  und Molekularbiologie e.V. </vt:lpstr>
       <vt:lpstr>The GBM …</vt:lpstr>
       <vt:lpstr>Nobel Laureate at the GBM</vt:lpstr>
       <vt:lpstr>Young Member in the GBM</vt:lpstr>
       <vt:lpstr>Junior-GBM</vt:lpstr>
       <vt:lpstr>Junior GBM - Impressionen </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>BIOspektrum: The association magazine</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>Mosbacher Kolloquium</vt:lpstr>
+      <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
+      <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>Save the date !  </vt:lpstr>
-      <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
-      <vt:lpstr>Joint conferences with the  BioPharma Cluster South Germany </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>GBM Office</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-Präsentation</dc:title>
   <dc:creator>Tino Apel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>